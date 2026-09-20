--- v0 (2025-10-18)
+++ v1 (2026-09-20)
@@ -2,244 +2,244 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
+    <w:p w14:paraId="10C63C73" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753140">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E91C584" wp14:editId="09532383">
             <wp:extent cx="1329397" cy="1109708"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Image 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\veysseric\AppData\Local\Microsoft\Windows\INetCache\Content.MSO\5906DCC4.tmp"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1340574" cy="1119038"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
+    <w:p w14:paraId="2009C61F" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753140">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:position w:val="6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00753140">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
+    <w:p w14:paraId="32024B89" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753140">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ASSEMBLÉE NATIONALE </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00753140">
+    <w:p w14:paraId="1D188A0F" w14:textId="3FC69ACF" w:rsidR="00753140" w:rsidRPr="00FC72A1" w:rsidRDefault="00690363" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC72A1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FC72A1">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC72A1" w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC72A1">
+      <w:r w:rsidR="00FC72A1" w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> édition du Parlement des enfants</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
+    <w:p w14:paraId="51751945" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="1200" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753140">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>PROPOSITION DE LOI</w:t>
       </w:r>
       <w:r w:rsidRPr="00753140">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00FC72A1" w:rsidRDefault="00427B6E" w:rsidP="00753140">
+    <w:p w14:paraId="14575246" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00FC72A1" w:rsidRDefault="00427B6E" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00753140" w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -252,84 +252,84 @@
         <w:t xml:space="preserve">isant à </w:t>
       </w:r>
       <w:r w:rsidR="00FC72A1" w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r w:rsidR="00753140" w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00753140">
+    <w:p w14:paraId="74FBF19D" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
+    <w:p w14:paraId="0070F7FE" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00753140">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">présentée par </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006819C0" w:rsidRDefault="00FC72A1" w:rsidP="00753140">
+    <w:p w14:paraId="08E68ABE" w14:textId="77777777" w:rsidR="006819C0" w:rsidRDefault="00FC72A1" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00427B6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
@@ -361,817 +361,794 @@
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
       <w:r w:rsidR="00427B6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> collège …………., </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00753140">
+    <w:p w14:paraId="0F6548BC" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00753140">
+    <w:p w14:paraId="3BA40BA2" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB06DF" w:rsidRDefault="00EB06DF" w:rsidP="00753140">
+    <w:p w14:paraId="1F5F11F2" w14:textId="77777777" w:rsidR="00EB06DF" w:rsidRDefault="00EB06DF" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB06DF" w:rsidRDefault="00EB06DF" w:rsidP="00753140">
+    <w:p w14:paraId="1D4022AB" w14:textId="77777777" w:rsidR="00EB06DF" w:rsidRDefault="00EB06DF" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB06DF" w:rsidRDefault="00EB06DF" w:rsidP="00753140">
+    <w:p w14:paraId="407EC4FA" w14:textId="77777777" w:rsidR="00EB06DF" w:rsidRDefault="00EB06DF" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0028761E" w:rsidRPr="00CE6BC6" w:rsidRDefault="0028761E" w:rsidP="00CE6BC6">
+    <w:p w14:paraId="5A576FE7" w14:textId="77777777" w:rsidR="0028761E" w:rsidRPr="00CE6BC6" w:rsidRDefault="0028761E" w:rsidP="00CE6BC6">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6BC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Adresse</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Adresse de l’établissement : …. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676CDCE3" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00CE6BC6" w:rsidRDefault="00FC72A1" w:rsidP="00CE6BC6">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00CE6BC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de l’établissement</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t>Académie : …..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00CE6BC6" w:rsidRDefault="00FC72A1" w:rsidP="00CE6BC6">
+    <w:p w14:paraId="5662E6DA" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00CE6BC6" w:rsidRDefault="00FC72A1" w:rsidP="00CE6BC6">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6BC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Circonscription : ……</w:t>
       </w:r>
       <w:r w:rsidR="00753140" w:rsidRPr="00CE6BC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00753140" w:rsidRPr="00CE6BC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00753140" w:rsidRPr="00CE6BC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0028761E" w:rsidRDefault="0028761E" w:rsidP="00CE6BC6">
+    <w:p w14:paraId="2B3F12BC" w14:textId="77777777" w:rsidR="0028761E" w:rsidRDefault="0028761E" w:rsidP="00CE6BC6">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6BC6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Député/Députée : …</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00EB06DF" w:rsidRDefault="00EB06DF" w:rsidP="00CE6BC6">
+        <w:t>Député/Députée : ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBE9276" w14:textId="77777777" w:rsidR="00EB06DF" w:rsidRDefault="00EB06DF" w:rsidP="00CE6BC6">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
+    <w:p w14:paraId="03057C62" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00753140" w:rsidRDefault="00753140" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:sectPr w:rsidR="00753140" w:rsidRPr="00753140" w:rsidSect="00EB06DF">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="851" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00FC72A1" w:rsidRDefault="00753140" w:rsidP="00753140">
+    <w:p w14:paraId="048161F8" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00FC72A1" w:rsidRDefault="00753140" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXPOSÉ DES MOTIFS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="72981A92" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F640D2">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="50403BB4" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="4B3F4FDE" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="56E7CB91" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="1579644D" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="6D09A3A7" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="25D83B06" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="735D2AAC" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="583AEBFD" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="677C2B24" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="218FE2F1" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="2801E961" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="6C63000F" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="2D0626C7" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="600A6659" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="0A055E2B" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="0AFA5870" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="411F78BC" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
+    <w:p w14:paraId="6F67990A" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00F640D2" w:rsidRDefault="00FC72A1" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB06DF" w:rsidRDefault="00EB06DF" w:rsidP="006C144A">
+    <w:p w14:paraId="7466FF2E" w14:textId="77777777" w:rsidR="00EB06DF" w:rsidRDefault="00EB06DF" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="006C144A" w:rsidRDefault="006C144A" w:rsidP="006C144A">
+    </w:p>
+    <w:p w14:paraId="2E586CF1" w14:textId="77777777" w:rsidR="006C144A" w:rsidRDefault="006C144A" w:rsidP="006C144A">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>* </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F640D2" w:rsidRDefault="006C144A" w:rsidP="00F640D2">
+    <w:p w14:paraId="11581C51" w14:textId="77777777" w:rsidR="00F640D2" w:rsidRDefault="006C144A" w:rsidP="00F640D2">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRDefault="00FC72A1">
+    <w:p w14:paraId="7C42FCD4" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRDefault="00FC72A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566668" w:rsidRPr="00FC72A1" w:rsidRDefault="00566668" w:rsidP="00566668">
+    <w:p w14:paraId="30EA5411" w14:textId="77777777" w:rsidR="00566668" w:rsidRPr="00FC72A1" w:rsidRDefault="00566668" w:rsidP="00566668">
       <w:pPr>
         <w:pStyle w:val="assnat9articlenum"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Article 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566668" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00566668">
+    <w:p w14:paraId="28A7DE2E" w14:textId="77777777" w:rsidR="00566668" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00566668">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00566668" w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566668" w:rsidRPr="00FC72A1" w:rsidRDefault="00566668" w:rsidP="00566668">
+    <w:p w14:paraId="4B03418F" w14:textId="77777777" w:rsidR="00566668" w:rsidRPr="00FC72A1" w:rsidRDefault="00566668" w:rsidP="00566668">
       <w:pPr>
         <w:pStyle w:val="assnat9articlenum"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Article 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00566668" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00566668">
+    <w:p w14:paraId="56F6E34A" w14:textId="77777777" w:rsidR="00566668" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00566668">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidR="00566668" w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00FC72A1" w:rsidRDefault="00566668" w:rsidP="00566668">
+    <w:p w14:paraId="587A6DA4" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00FC72A1" w:rsidRDefault="00566668" w:rsidP="00566668">
       <w:pPr>
         <w:pStyle w:val="assnat9articlenum"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Article 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00753140" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00566668">
+    <w:p w14:paraId="6BCD0BA9" w14:textId="77777777" w:rsidR="00753140" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00566668">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00D913B1" w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00FC72A1">
+    <w:p w14:paraId="34453F7E" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00FC72A1">
       <w:pPr>
         <w:pStyle w:val="assnat9articlenum"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Article 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00FC72A1">
+    <w:p w14:paraId="5FA18A3B" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00FC72A1">
       <w:pPr>
         <w:pStyle w:val="assnatloitexte"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC72A1">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC72A1" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00FC72A1">
+    <w:p w14:paraId="5340E1E2" w14:textId="77777777" w:rsidR="00FC72A1" w:rsidRPr="00FC72A1" w:rsidRDefault="00FC72A1" w:rsidP="00FC72A1">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007623CF" w:rsidRPr="00FC72A1" w:rsidRDefault="007623CF" w:rsidP="00753140">
+    <w:p w14:paraId="7B267CE1" w14:textId="77777777" w:rsidR="007623CF" w:rsidRPr="00FC72A1" w:rsidRDefault="007623CF" w:rsidP="00753140">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007623CF" w:rsidRPr="00FC72A1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00476244" w:rsidRDefault="00476244" w:rsidP="003A44A7">
+    <w:p w14:paraId="4125CE90" w14:textId="77777777" w:rsidR="00476244" w:rsidRDefault="00476244" w:rsidP="003A44A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00476244" w:rsidRDefault="00476244" w:rsidP="003A44A7">
+    <w:p w14:paraId="51C7BF35" w14:textId="77777777" w:rsidR="00476244" w:rsidRDefault="00476244" w:rsidP="003A44A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00476244" w:rsidRDefault="00476244" w:rsidP="003A44A7">
+    <w:p w14:paraId="10FFEB92" w14:textId="77777777" w:rsidR="00476244" w:rsidRDefault="00476244" w:rsidP="003A44A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00476244" w:rsidRDefault="00476244" w:rsidP="003A44A7">
+    <w:p w14:paraId="3564D427" w14:textId="77777777" w:rsidR="00476244" w:rsidRDefault="00476244" w:rsidP="003A44A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D8605E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60F280C4"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1240,162 +1217,164 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1901669678">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:revisionView w:inkAnnotations="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00753140"/>
     <w:rsid w:val="0008737F"/>
     <w:rsid w:val="000A2193"/>
     <w:rsid w:val="001D0960"/>
     <w:rsid w:val="00222948"/>
     <w:rsid w:val="0028761E"/>
     <w:rsid w:val="003A44A7"/>
     <w:rsid w:val="00427B6E"/>
     <w:rsid w:val="00476244"/>
     <w:rsid w:val="005114E5"/>
     <w:rsid w:val="00566668"/>
     <w:rsid w:val="005D755A"/>
     <w:rsid w:val="00615D8F"/>
     <w:rsid w:val="006819C0"/>
+    <w:rsid w:val="00690363"/>
     <w:rsid w:val="006C144A"/>
     <w:rsid w:val="006F6914"/>
     <w:rsid w:val="00753140"/>
     <w:rsid w:val="007623CF"/>
     <w:rsid w:val="007F6302"/>
     <w:rsid w:val="008F606D"/>
     <w:rsid w:val="00917C8A"/>
     <w:rsid w:val="00921748"/>
     <w:rsid w:val="00971729"/>
     <w:rsid w:val="00A02ACA"/>
     <w:rsid w:val="00B75207"/>
     <w:rsid w:val="00CE6BC6"/>
     <w:rsid w:val="00D06DF8"/>
     <w:rsid w:val="00D913B1"/>
     <w:rsid w:val="00E02991"/>
     <w:rsid w:val="00EB06DF"/>
     <w:rsid w:val="00ED01B3"/>
     <w:rsid w:val="00F640D2"/>
     <w:rsid w:val="00F84FE2"/>
     <w:rsid w:val="00FC72A1"/>
     <w:rsid w:val="00FD1D58"/>
+    <w:rsid w:val="00FD3040"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="54A01583"/>
+  <w14:docId w14:val="2DAA02FE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{94DBFE44-EADA-4677-BDDD-9BC7C5997E42}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1723,50 +1702,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1954,51 +1938,51 @@
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003A44A7"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A44A7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="207693579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="281697048">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>